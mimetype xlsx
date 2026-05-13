--- v1 (2026-02-09)
+++ v2 (2026-05-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3dc06365a8640cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0374ffcb7ef4486bb7c11454f9f97fb.psmdcp" Id="Rf66d8d67062540a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd687b9d1f240f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea263e490e6a4c0791e5a396441f7502.psmdcp" Id="Rbaf8da49233a48bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Издадени разрешения за строеж" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Издадени разрешения за строеж'!$A$2:$J$2</x:definedName>
     <x:definedName name="Titles">'Издадени разрешения за строеж'!$A$1:$K$1</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <x:si>
     <x:t>Електронен регистър издадени разрешения за строеж</x:t>
   </x:si>
   <x:si>