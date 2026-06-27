--- v2 (2026-05-13)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fd687b9d1f240f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea263e490e6a4c0791e5a396441f7502.psmdcp" Id="Rbaf8da49233a48bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebab57e24eab4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3f6833d6a9d4be6953ce5e190032bb9.psmdcp" Id="R0a63952ebf1b4158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Издадени разрешения за строеж" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Издадени разрешения за строеж'!$A$2:$J$2</x:definedName>
     <x:definedName name="Titles">'Издадени разрешения за строеж'!$A$1:$K$1</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <x:si>
     <x:t>Електронен регистър издадени разрешения за строеж</x:t>
   </x:si>
   <x:si>
@@ -139,117 +139,117 @@
   <x:si>
     <x:t>4322-4437</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Гошо ******** Иванов </x:t>
   </x:si>
   <x:si>
     <x:t>Гоце Делчев</x:t>
   </x:si>
   <x:si>
     <x:t>Външно сервизно помещение - тоалетна</x:t>
   </x:si>
   <x:si>
     <x:t>ОНАП и констр. ст-ще</x:t>
   </x:si>
   <x:si>
     <x:t>0094-54</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Иван ****** Драганов </x:t>
   </x:si>
   <x:si>
     <x:t>Не знам</x:t>
   </x:si>
   <x:si>
+    <x:t>9400-1779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Туриа Соф" ЕООД</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Алтимир</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Фотоволатична централа 30kW върху покрива на същ. едноетажна жилищна сграда и прилежащ терен в УПИ IV.555 кв. в с. Алтим</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IV-та</x:t>
+  </x:si>
+  <x:si>
     <x:t>9400-2771</x:t>
   </x:si>
   <x:si>
-    <x:t>"Туриа Соф" ЕООД</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Фотоволатична централа 30kW върху покрива на същ. едноетажна жилищна сграда и прилежащ терен в УПИ IV.555 кв. в с. Алтимирhhh</x:t>
   </x:si>
   <x:si>
-    <x:t>IV-та</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>9400-479</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Венцислав ********** Мотовски </x:t>
   </x:si>
   <x:si>
     <x:t>Търновска</x:t>
   </x:si>
   <x:si>
     <x:t>Еднофамилна жилищна сграда</x:t>
   </x:si>
   <x:si>
     <x:t>3/02.03.2020</x:t>
   </x:si>
   <x:si>
     <x:t>2600-713</x:t>
   </x:si>
   <x:si>
     <x:t>БТК" ЕАД - Община Б. Слатина</x:t>
   </x:si>
   <x:si>
     <x:t>Б. Слатина</x:t>
   </x:si>
   <x:si>
     <x:t>КППИ по ял. 150 от ЗУТ за оптично кабелно захранване на базова станция №VZ6213 с. Търнава, общ. Б. Слатина</x:t>
   </x:si>
   <x:si>
     <x:t>1/03.01.2020 г.</x:t>
   </x:si>
   <x:si>
+    <x:t>2600-329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр. Б.Слатина</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Преустройство на съществуваща базова станция с честотен обхват 900-2100 мНz,с № VRC-0049 А-Сребреня</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8/09.05.2017 г.</x:t>
+  </x:si>
+  <x:si>
     <x:t>2601-331</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>2600-329</x:t>
   </x:si>
   <x:si>
     <x:t>9400-160</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Златка ****** Петкова </x:t>
   </x:si>
   <x:si>
     <x:t>с. Алтимир</x:t>
   </x:si>
   <x:si>
     <x:t>Метален навес за селскостопанска техника</x:t>
   </x:si>
   <x:si>
     <x:t>2/27.01.2017 г.</x:t>
   </x:si>
   <x:si>
     <x:t>0800-13</x:t>
   </x:si>
   <x:si>
     <x:t>Община Бяла Слатина</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Б. Слатина </x:t>
   </x:si>
@@ -1095,210 +1095,210 @@
       </x:c>
       <x:c r="G9" s="13" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H9" s="10">
         <x:v>43909</x:v>
       </x:c>
       <x:c r="I9" s="14" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J9" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11" customFormat="1" ht="63.75" customHeight="1">
       <x:c r="A10" s="15" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B10" s="16">
         <x:v>43899</x:v>
       </x:c>
       <x:c r="C10" s="17" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D10" s="18" t="s">
-        <x:v>13</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E10" s="17" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F10" s="20" t="s">
-        <x:v>15</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G10" s="19" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="H10" s="16">
         <x:v>43902</x:v>
       </x:c>
       <x:c r="I10" s="20" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J10" s="18" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11" customFormat="1" ht="63.75" customHeight="1">
       <x:c r="A11" s="9" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B11" s="10">
         <x:v>43899</x:v>
       </x:c>
       <x:c r="C11" s="11" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D11" s="12" t="s">
-        <x:v>47</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="11" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F11" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="13" t="n">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="H11" s="10">
         <x:v>43902</x:v>
       </x:c>
       <x:c r="I11" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J11" s="12" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11" customFormat="1" ht="25.5" customHeight="1">
       <x:c r="A12" s="15" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B12" s="16">
         <x:v>43891</x:v>
       </x:c>
       <x:c r="C12" s="17" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D12" s="18" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E12" s="17" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F12" s="20" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="19" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H12" s="16">
         <x:v>43891</x:v>
       </x:c>
       <x:c r="I12" s="20" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J12" s="18" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11" customFormat="1" ht="63.75" customHeight="1">
       <x:c r="A13" s="9" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B13" s="10">
         <x:v>43821</x:v>
       </x:c>
       <x:c r="C13" s="11" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D13" s="12" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E13" s="11" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F13" s="12" t="s"/>
       <x:c r="G13" s="13" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H13" s="10">
         <x:v>43832</x:v>
       </x:c>
       <x:c r="I13" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J13" s="12" t="s">
-        <x:v>45</x:v>
-[...2 lines deleted...]
-    <x:row r="14" spans="1:11" customFormat="1" ht="51" customHeight="1">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:11" customFormat="1" ht="63.75" customHeight="1">
       <x:c r="A14" s="15" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B14" s="16">
         <x:v>42885</x:v>
       </x:c>
       <x:c r="C14" s="17" t="s"/>
       <x:c r="D14" s="18" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E14" s="17" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F14" s="18" t="s"/>
       <x:c r="G14" s="19" t="n">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="H14" s="16">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="I14" s="20" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J14" s="18" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:11" customFormat="1" ht="63.75" customHeight="1">
+    <x:row r="15" spans="1:11" customFormat="1" ht="51" customHeight="1">
       <x:c r="A15" s="9" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B15" s="10">
         <x:v>42885</x:v>
       </x:c>
       <x:c r="C15" s="11" t="s"/>
       <x:c r="D15" s="12" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E15" s="11" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F15" s="12" t="s"/>
       <x:c r="G15" s="13" t="n">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="H15" s="10">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="I15" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J15" s="12" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11" customFormat="1" ht="25.5" customHeight="1">
       <x:c r="A16" s="15" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B16" s="16">
         <x:v>42765</x:v>
       </x:c>
       <x:c r="C16" s="17" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D16" s="18" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E16" s="17" t="s">
@@ -1325,51 +1325,51 @@
         <x:v>70</x:v>
       </x:c>
       <x:c r="B17" s="10">
         <x:v>42754</x:v>
       </x:c>
       <x:c r="C17" s="11" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D17" s="12" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E17" s="11" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F17" s="12" t="s"/>
       <x:c r="G17" s="13" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H17" s="10">
         <x:v>42755</x:v>
       </x:c>
       <x:c r="I17" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J17" s="12" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11" customFormat="1" ht="25.5" customHeight="1">
       <x:c r="A18" s="15" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B18" s="16">
         <x:v>42744</x:v>
       </x:c>
       <x:c r="C18" s="17" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D18" s="18" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E18" s="17" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F18" s="18" t="s"/>
       <x:c r="G18" s="19" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H18" s="16">
         <x:v>42744</x:v>
       </x:c>