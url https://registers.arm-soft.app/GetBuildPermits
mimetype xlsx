--- v3 (2026-06-27)
+++ v4 (2026-08-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebab57e24eab4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3f6833d6a9d4be6953ce5e190032bb9.psmdcp" Id="R0a63952ebf1b4158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c309fc09cd4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c13ad36da16846de9a65521ca49b8aa0.psmdcp" Id="Re3986713379c4579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Издадени разрешения за строеж" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Издадени разрешения за строеж'!$A$2:$J$2</x:definedName>
     <x:definedName name="Titles">'Издадени разрешения за строеж'!$A$1:$K$1</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <x:si>
     <x:t>Електронен регистър издадени разрешения за строеж</x:t>
   </x:si>
   <x:si>